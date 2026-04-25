--- v0 (2025-12-06)
+++ v1 (2026-04-25)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/142/dm_4762_395_curimata_lei_905-23_pag_183.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/142/dm_4762_395_curimata_lei_905-23_pag_183.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DOS CARGOS DE PROFESSOR, A FIM DE REALIZAR A ADEQUAÇÃO AO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS DA LEI FEDERAL N° 11.738/2008, ART. 59 DA LEI Nº 763/2010, DE 18/01/2010, LEI Nº 894/2022, DE 21 DE FEVEREIRO DE 2022 E DA PORTARIA N° 17, DE 16 DE JANEIRO DE S 023, EDITADA PELO MINISTÉRIO DA EDUCAÇÃO, QUE HOMOLOGOU O PARECER N° 1/2023/CGVAL/DIFOR/SEB/SEB, DA SECRETARIA DA EDUCAÇÃO BÁSICA - SEB, QUE TRATA DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚBLICA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/143/dm_4762_395_curimata_lei_905-23_pag_183.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/143/dm_4762_395_curimata_lei_905-23_pag_183.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL NO EXERCÍCIO FINANCEIRO DE 2023, PARA OS PROFISSIONAIS DA EDUCAÇÃO (APOIO ADMINISTRATIVO), FICANDO ALTERADA A REDAÇÃO DO ARTIGO 60, E DOS SEUS RESPECTIVOS INCISOS, DA LEI MUNICIPAL Nº 763/2010, DE 18 DE JANEIRO DE 2010, E A LEI MUNICIPAL Nº 861/2019, DE 26 DE MARÇO DE 2019, E A LEI Nº 895/2022, DE 21 DE FEVEREIRO DE 2022, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/178/dm_4738_244_curimata_portaria_005-23_pag_204.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/178/dm_4738_244_curimata_portaria_005-23_pag_204.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE SERVIDOR (A) COMISSIONADO (A) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/280/dm_4776_241_curimata_portaria_006-23_pag_387.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/280/dm_4776_241_curimata_portaria_006-23_pag_387.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação das Comissões Permanentes da Câmara Municipal de Curimatá e dá outras providências.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/281/dm_4846_193_curimata_portaria_007-23_pag_39.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/281/dm_4846_193_curimata_portaria_007-23_pag_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de férias a servidora efetiva e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/282/dm_4863_139_curimata_portaria_008-23_pag_28.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/282/dm_4863_139_curimata_portaria_008-23_pag_28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de férias a servidor efetivo e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/140/professor.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/140/professor.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DOS CARGOS DE PROFESSOR, A FIM DE REALIZAR A ADEQUAÇÃO AO PISO SALARIAL NACIONAL DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NOS TERMOS	DA LEI FEDERAL N° 11.738/2008, ART. 59 DA LEI Nº 763/2010, DE 18/01/2010,  LEI Nº 894/2022, DE 21 DE FEVEREIRO  DE 2022 E DA PORTARIA N° 17, DE 16 DE JANEIRO DE S 023, EDITADA PELO MINISTÉRIO DA EDUCAÇÃO, QUE HOMOLOGOU O PARECER N°	1/2023/CGVAL/DIFOR/SEB/SEB, DA SECRETARIA DA EDUCAÇÃO BÁSICA - SEB, QUE TRATA DO PISO SALARIAL DOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA PÚBLICA PARA O EXERCÍCIO DE 2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/141/apoio.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/141/apoio.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial no exercício financeiro de 2023, para os profissionais da educação (apoio administrativo), ficando alterada a redação do artigo 60, e dos seus respectivos incisos, da lei municipal nº 763/2010, de 18 de janeiro de 2010, e a lei municipal nº 861/2019, de 26 de março de 2019, e a lei nº 895/2022, de 21 de fevereiro de 2022, dando outras providências.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/277/ldo.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/277/ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a Elaboração e Execução Da Lei Orçamentaria Anual para o Exercício Financeiro de 2024 e dá outras providências,</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/278/p04.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/278/p04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de Gratificação pelo Exercício de Atividade Educacional em Tempo Integral a servidores da Educação do Município de Curimatá - PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -528,68 +528,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/142/dm_4762_395_curimata_lei_905-23_pag_183.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/143/dm_4762_395_curimata_lei_905-23_pag_183.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/178/dm_4738_244_curimata_portaria_005-23_pag_204.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/280/dm_4776_241_curimata_portaria_006-23_pag_387.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/281/dm_4846_193_curimata_portaria_007-23_pag_39.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/282/dm_4863_139_curimata_portaria_008-23_pag_28.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/140/professor.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/141/apoio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/277/ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/278/p04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/142/dm_4762_395_curimata_lei_905-23_pag_183.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/143/dm_4762_395_curimata_lei_905-23_pag_183.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/178/dm_4738_244_curimata_portaria_005-23_pag_204.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/280/dm_4776_241_curimata_portaria_006-23_pag_387.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/281/dm_4846_193_curimata_portaria_007-23_pag_39.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/282/dm_4863_139_curimata_portaria_008-23_pag_28.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/140/professor.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/141/apoio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/277/ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2023/278/p04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>