--- v0 (2025-12-06)
+++ v1 (2026-04-23)
@@ -54,414 +54,414 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/157/7dc28894cd76f315810b11c7c1cb1821.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/157/7dc28894cd76f315810b11c7c1cb1821.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O PLANO PLURIANUAL DE APLICAÇÃO REFERENTE AO QUADRIÊNIO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/210/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/210/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO PARA CARGO COMISSIONADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/209/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/209/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/208/dm_4233_421_curimata_portaria_003-21_pag_425_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/208/dm_4233_421_curimata_portaria_003-21_pag_425_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DA COMISSÃO DE LICITAÇÃO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/207/dm_4234_397_curimata_portaria_04-21_pag_36.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/207/dm_4234_397_curimata_portaria_04-21_pag_36.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESIGNAÇÃO DE MOVIMENTAÇÃO BANCÁRIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/206/dm_4259_425_curimata_portaria_005-21_pag_433.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/206/dm_4259_425_curimata_portaria_005-21_pag_433.pdf</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/205/dm_4284_335_curimata_portaria_006-21_pag_478_-1_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/205/dm_4284_335_curimata_portaria_006-21_pag_478_-1_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DAS COMISSÕES PERMANENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/204/dm_4355_146_curimata_portaria_007-21_pag_471.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/204/dm_4355_146_curimata_portaria_007-21_pag_471.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE FÉRIAS PARA SERVIDORA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/203/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/203/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE COMISSÃO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/202/dm_4438_158_curimata_portaria_009-21_pag_263.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/202/dm_4438_158_curimata_portaria_009-21_pag_263.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PRORROGAÇÃO DO TRABALHO DE COMISSÃO ESPECIAL.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/201/dm_4465_145_curimata_portaria_010-21_pag_339.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/201/dm_4465_145_curimata_portaria_010-21_pag_339.pdf</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>FLÁVIA JACOBINA</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/259/02.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/259/02.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE ROTATÓRIA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>TARSON</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/260/03.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/260/03.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE QUEBRA-MOLA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>JERÔNIMO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/262/05.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/262/05.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETIRADA DE VEÍCULOS DA RUA DA DELEGACIA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/263/06.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/263/06.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUNICIPALIZAÇÃO DO TRÂNSITO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>SANDRO LÚCIO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/264/07.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/264/07.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO DE CASA DE APOIO EM FLORIANO-PI.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/265/08.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/265/08.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ALEVINOS TÍPICOS DA REGIÃO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/266/09.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/266/09.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE NA LOCALIDADE LAGAMAR</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>REIDAN</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/267/10.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/267/10.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETORNO DE OBRA DE ABASTECIMENTO D'ÁGUA NO BAIXÃO DE EUZÉBIO</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/268/11.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/268/11.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE MICRO-ÔNIBUS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/269/12.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/269/12.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RELAÇÃO DE PESSOAS VACINADAS COVID-19</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/270/13.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/270/13.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO PARA AÇÕES DA ONG PACE NA DISTRIBUIÇÃO DE ALIMENTOS</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>LORIN</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/271/14.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/271/14.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE QUEBRA-MOLAS</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/272/15.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/272/15.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/273/16.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/273/16.pdf</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/274/17.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/274/17.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA EM VIAS CENTRAIS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/275/18.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/275/18.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INTERVENÇÃO NA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/276/19.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/276/19.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE CARRO PIPA PARA ZONA RURAL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/250/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/250/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL DE ESTUDOS PARA REVISÃO, ATUALIZAÇÃO E REFORMA DA LEI ORGÂNICA DO MUNICÍPIO DE CURIMATÁ E REGIMENTO INTERNO DO LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/251/dm_4454_171_curimata_resolucao_002-21_pag_7.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/251/dm_4454_171_curimata_resolucao_002-21_pag_7.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO PLENÁRIO DA CÂMARA MUNICIPAL DE CURIMATÁ.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/252/dm_4479_181_curimata_resolucao_003-21_lei_organica_pag_55-77_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/252/dm_4479_181_curimata_resolucao_003-21_lei_organica_pag_55-77_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/261/04.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/261/04.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE CARRO E MOTORISTA PARA PACIENTES RENAIS DESLOCAREM A BOM JESUS-PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -768,68 +768,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/157/7dc28894cd76f315810b11c7c1cb1821.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/210/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/209/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/208/dm_4233_421_curimata_portaria_003-21_pag_425_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/207/dm_4234_397_curimata_portaria_04-21_pag_36.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/206/dm_4259_425_curimata_portaria_005-21_pag_433.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/205/dm_4284_335_curimata_portaria_006-21_pag_478_-1_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/204/dm_4355_146_curimata_portaria_007-21_pag_471.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/203/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/202/dm_4438_158_curimata_portaria_009-21_pag_263.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/201/dm_4465_145_curimata_portaria_010-21_pag_339.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/259/02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/260/03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/262/05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/263/06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/264/07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/265/08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/266/09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/267/10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/268/11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/269/12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/270/13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/271/14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/272/15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/273/16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/274/17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/275/18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/276/19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/250/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/251/dm_4454_171_curimata_resolucao_002-21_pag_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/252/dm_4479_181_curimata_resolucao_003-21_lei_organica_pag_55-77_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/261/04.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/157/7dc28894cd76f315810b11c7c1cb1821.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/210/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/209/dm_4233_422_curimata_portaria_01-2021_pag_424_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/208/dm_4233_421_curimata_portaria_003-21_pag_425_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/207/dm_4234_397_curimata_portaria_04-21_pag_36.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/206/dm_4259_425_curimata_portaria_005-21_pag_433.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/205/dm_4284_335_curimata_portaria_006-21_pag_478_-1_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/204/dm_4355_146_curimata_portaria_007-21_pag_471.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/203/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/202/dm_4438_158_curimata_portaria_009-21_pag_263.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/201/dm_4465_145_curimata_portaria_010-21_pag_339.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/259/02.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/260/03.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/262/05.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/263/06.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/264/07.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/265/08.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/266/09.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/267/10.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/268/11.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/269/12.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/270/13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/271/14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/272/15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/273/16.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/274/17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/275/18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/276/19.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/250/dm_4394_130_curimata_portaria_008-21_-a-_pag_113.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/251/dm_4454_171_curimata_resolucao_002-21_pag_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/252/dm_4479_181_curimata_resolucao_003-21_lei_organica_pag_55-77_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2021/261/04.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>