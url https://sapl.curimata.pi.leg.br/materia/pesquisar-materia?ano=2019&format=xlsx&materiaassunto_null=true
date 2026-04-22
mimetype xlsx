--- v0 (2025-12-06)
+++ v1 (2026-04-22)
@@ -51,234 +51,234 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/188/865.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/188/865.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ÁGUA E ENERGIA ÀS SEXTAS-FEIRAS, SÁBADOS, DOMINGOS E EM DIA DE FERIADOS, NO ÂMBITO DO MUNICÍPIO DE CURIMATÁ.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/230/portaria_01.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/230/portaria_01.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE FUNCIONÁRIO</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/229/portaria_02.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/229/portaria_02.pdf</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/228/portaria_03.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/228/portaria_03.pdf</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/227/portaria_04_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/227/portaria_04_1.pdf</t>
   </si>
   <si>
     <t>TORNA SEM EFEITO PORTARIA</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/226/prtaria_05.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/226/prtaria_05.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO COMISSÃO DE LICITAÇÃO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/225/portaria_07.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/225/portaria_07.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE COMISSÕES PERMANENTES</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/224/portaria_07.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/224/portaria_07.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE FÉRIAS</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/223/portaria_08.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/223/portaria_08.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/222/portaria_09.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/222/portaria_09.pdf</t>
   </si>
   <si>
     <t>CONCESSÃO DE LICENÇA PRÊMIO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/221/portaria_11.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/221/portaria_11.pdf</t>
   </si>
   <si>
     <t>EXONERAÇÃO DE FUNCIONÁRIO</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/220/portaria_11.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/220/portaria_11.pdf</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/219/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/219/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXONERAÇÃO DE SERVIDOR DE FUNÇÃO GRATIFICADA</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/218/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/218/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO PARA O EXERCÍCIO DA FUNÇÃO DE CONTROLADOR INTERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/217/dm_3977_091_curimata_portaria_014-19_pag_20.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/217/dm_3977_091_curimata_portaria_014-19_pag_20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE RECESSO NATALINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/255/dm_4037_262_curimata_resolucao_002-20_pag_22.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/255/dm_4037_262_curimata_resolucao_002-20_pag_22.pdf</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A MODALIDADE DE TELETRABALHO NO ÂMBITO DA CÂMARA MUNICIPAL DE CURIMATÁ, OBSERVADA A LEGISLAÇÃO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -585,68 +585,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/188/865.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/230/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/229/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/228/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/227/portaria_04_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/226/prtaria_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/225/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/224/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/223/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/222/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/221/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/220/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/219/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/218/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/217/dm_3977_091_curimata_portaria_014-19_pag_20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/255/dm_4037_262_curimata_resolucao_002-20_pag_22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/188/865.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/230/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/229/portaria_02.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/228/portaria_03.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/227/portaria_04_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/226/prtaria_05.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/225/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/224/portaria_07.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/223/portaria_08.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/222/portaria_09.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/221/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/220/portaria_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/219/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/218/dm_3964_175_curimata_portaria_013-19_pag_49_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/217/dm_3977_091_curimata_portaria_014-19_pag_20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2019/255/dm_4037_262_curimata_resolucao_002-20_pag_22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>