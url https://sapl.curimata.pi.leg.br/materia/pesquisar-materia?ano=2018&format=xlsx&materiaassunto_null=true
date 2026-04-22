--- v0 (2026-01-21)
+++ v1 (2026-04-22)
@@ -54,261 +54,261 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/234/847.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/234/847.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 491/94 QUE DISPÕE SOBRE DOAÇÃO DE TERRENO.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/235/848.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/235/848.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 716, DE 08 DE OUTUBRO DE 2007, QUE "REAJUSTA OS VENCIMENTOS DOS PROFESSORES PÚBLICOS MUNICIPAIS, COORDENADORES, SUPERVISORES E SECRETÁRIOS MUNICIPAIS DE ESCOLAS."</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/236/dm_3552_159_curimata_lei_849-18_pag_103.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/236/dm_3552_159_curimata_lei_849-18_pag_103.pdf</t>
   </si>
   <si>
     <t>REVOGA LEI</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/237/dm_3569_154_curimata_lei_850-18_-codigo_de_obras-_pag_12-43.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/237/dm_3569_154_curimata_lei_850-18_-codigo_de_obras-_pag_12-43.pdf</t>
   </si>
   <si>
     <t>CÓDIGO DE OBRAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/238/dm_3601_123_curimata_lei_851-18_pag_54.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/238/dm_3601_123_curimata_lei_851-18_pag_54.pdf</t>
   </si>
   <si>
     <t>LEI 851, ALTERA A LEI Nº 763 DE 18 DE JANEIRO DE 2010, A FIM DE CONCEDER REAJUSTE DE VENCIMENTOS AOS SERVIDORES OCUPANTES DE CARGOS DE AGENTE ADMINISTRATIVO, VIGIA,MERENDEIRA E MOTORISTA.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/239/dm_3616_140_curimata_lei_852-18_codigo_tributario_pag_213-236.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/239/dm_3616_140_curimata_lei_852-18_codigo_tributario_pag_213-236.pdf</t>
   </si>
   <si>
     <t>Institui o Novo Código Tributário do Município de Curimatá, Estado do Piauí.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/240/dm_3614_098_curimata_lei_853-18_pag_328-329.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/240/dm_3614_098_curimata_lei_853-18_pag_328-329.pdf</t>
   </si>
   <si>
     <t>LEI 853, DISPÕE SOBRE A AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA A REPACTUAÇÃO DOS CONTRATOS DE Nº 27388 E Nº 27396.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/241/dm_3616_141_curimata_lei_854-18_ldo_2019_pag_237-248.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/241/dm_3616_141_curimata_lei_854-18_ldo_2019_pag_237-248.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/242/dm_3658_128_curimata_lei_855-18_pag_96.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/242/dm_3658_128_curimata_lei_855-18_pag_96.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA PRATA DA CASA' QUE ESTABELECE A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA A APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/243/dm_3658_128_curimata_lei_855-18_pag_96.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/243/dm_3658_128_curimata_lei_855-18_pag_96.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DO CONSEG, MUNICIPIO DE CURIMATÁ-PI</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/244/dm_3692_161_curimata_lei_857-18_pag_11-12.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/244/dm_3692_161_curimata_lei_857-18_pag_11-12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DE EQUIPAMENTOS E MÁQUINAS DOADOS AO MUNICÍPIO NO ÂMBITO DO PAC2.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/245/dm_3730_b_001_curimata_lei_858-18_loa_pag_2-131_compressed.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/245/dm_3730_b_001_curimata_lei_858-18_loa_pag_2-131_compressed.pdf</t>
   </si>
   <si>
     <t>LEI ORÇAMENTÁRIA 2019</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/231/portaria_01.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/231/portaria_01.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO COMISSÃO ESPECIAL</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/232/portaria_01.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/232/portaria_01.pdf</t>
   </si>
   <si>
     <t>HOMOLOGAÇÃO CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/233/portaria_04.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/233/portaria_04.pdf</t>
   </si>
   <si>
     <t>COMISSÃO ELEIÇÃO</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/256/dm_3552_162_curimata_resolucao_01-18_pag_31-35.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/256/dm_3552_162_curimata_resolucao_01-18_pag_31-35.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DA ESTRUTURA ADMINISTRATIVA</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/257/regimento_interno.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/257/regimento_interno.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REVISÃO DO REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE CURIMATÁ (PI) E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/258/dm_3700_077_curimata_resolucao_03-18_regimento_interno_pag_50-77_compressed.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/258/dm_3700_077_curimata_resolucao_03-18_regimento_interno_pag_50-77_compressed.pdf</t>
   </si>
   <si>
     <t>REGIMENTO INTERNO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -615,68 +615,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/234/847.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/235/848.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/236/dm_3552_159_curimata_lei_849-18_pag_103.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/237/dm_3569_154_curimata_lei_850-18_-codigo_de_obras-_pag_12-43.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/238/dm_3601_123_curimata_lei_851-18_pag_54.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/239/dm_3616_140_curimata_lei_852-18_codigo_tributario_pag_213-236.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/240/dm_3614_098_curimata_lei_853-18_pag_328-329.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/241/dm_3616_141_curimata_lei_854-18_ldo_2019_pag_237-248.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/242/dm_3658_128_curimata_lei_855-18_pag_96.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/243/dm_3658_128_curimata_lei_855-18_pag_96.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/244/dm_3692_161_curimata_lei_857-18_pag_11-12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/245/dm_3730_b_001_curimata_lei_858-18_loa_pag_2-131_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/231/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/232/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/233/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/256/dm_3552_162_curimata_resolucao_01-18_pag_31-35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/257/regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/258/dm_3700_077_curimata_resolucao_03-18_regimento_interno_pag_50-77_compressed.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/234/847.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/235/848.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/236/dm_3552_159_curimata_lei_849-18_pag_103.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/237/dm_3569_154_curimata_lei_850-18_-codigo_de_obras-_pag_12-43.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/238/dm_3601_123_curimata_lei_851-18_pag_54.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/239/dm_3616_140_curimata_lei_852-18_codigo_tributario_pag_213-236.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/240/dm_3614_098_curimata_lei_853-18_pag_328-329.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/241/dm_3616_141_curimata_lei_854-18_ldo_2019_pag_237-248.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/242/dm_3658_128_curimata_lei_855-18_pag_96.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/243/dm_3658_128_curimata_lei_855-18_pag_96.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/244/dm_3692_161_curimata_lei_857-18_pag_11-12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/245/dm_3730_b_001_curimata_lei_858-18_loa_pag_2-131_compressed.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/231/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/232/portaria_01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/233/portaria_04.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/256/dm_3552_162_curimata_resolucao_01-18_pag_31-35.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/257/regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/sapl/public/materialegislativa/2018/258/dm_3700_077_curimata_resolucao_03-18_regimento_interno_pag_50-77_compressed.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="186.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>