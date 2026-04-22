--- v0 (2026-01-21)
+++ v1 (2026-04-22)
@@ -51,249 +51,249 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>DSM</t>
   </si>
   <si>
     <t>Discussão Sobre a Situação do Município</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/</t>
+    <t>http://sapl.curimata.pi.leg.br/media/</t>
   </si>
   <si>
     <t xml:space="preserve">VISITA ÀS ESCOLAS DA SEDE DO MUNICÍPIO PARA AVERIGUAR SE HAVIA MERENDA ESCOLAR E AGENDAMENTO DE UMA VISITA À SERRA GADO BRAVO PARA CONSTATAR O DESMATAMENTO NAQUELA ÁREA PROTEGIDA POR LEI MUNICIPAL. </t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA, DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - COMUDE/CURIMATA/PI, DA SECRETARIA MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - SEMIDE, INSTITUI A CONFERÊNCIA MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITURA MUNICIPAL DE CURIMATA/PI, A CELEBRAR CONVÊNIO COM O ESTADO DO PIAUÍ, POR MEIO DA SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, E CRIA GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, NOS TERMOS QUE ESPECIFICA."</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTRUÇÃO DE ESTRADA VICINAL QUE LIGA A LOCALIDADE TANQUINHO À LOCALIDADE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE PARCELAMENTO DE DÉBITOS ORIUNDOS DE CONSUMO D'ÁGUA VENCIDOS ATÉ 30 DE OUTUBRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A PREFEITURA MUNICIPAL DE CURIMATÁ-PI, A MUNICIPALIZAR ESTRADA CARROÇÁVEL VICINAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº428, DE 12 DE DEZEMBRO DE 1990 QUE DISPÕE SOBRE POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE MÃO ÚNICA NA AVENIDA BARÃO DO PARAIM NO TRECHO QUE ENTRE O BANCO DO BRASIL E A PRAÇA TIRADENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO PERÍODO DE LICENÇA MATERNIDADE ÀS SERVIDORAS PÚBLICAS MUNICIPAIS PARA 180 (CENTO E OITENTA) DIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>GÁBINO</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE 4,5KM DE ESTRADA VICINAL QUE LIGA A LOCALIDADE TANQUINHO À LOCALIDADE OLHO D,ÁGUA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ADONALDO RODRIGUES BASTOS</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LIMPEZA, EM CARÁTER DE URGÊNCIA DO CEMITÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>CLEDERSON NUNES</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSPEÇÃO COM A DEVIDA APRESENTAÇÃO DE UM RELATÓRIO, POR PARTE DA VIGILÂNCIA SANITÁRIA,  DESDE A COLETA ATÉ A INCINERAÇÃO DO LIXO HOSPITALAR NO ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INSPEÇÃO COM A DEVIDA APRESENTAÇÃO DE UM RELATÓRIO, POR PARTE DA ADAPI,  DESDE A COLETA ATÉ A INCINERAÇÃO DO LIXO HOSPITALAR NO ATERRO SANITÁRIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,68 +600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2014/53/53_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>