--- v0 (2026-01-21)
+++ v1 (2026-04-22)
@@ -51,534 +51,534 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CURIMATÁ, ESTADO DO PIAUÍ, A CEDER ESPAÇO PARA A PROPAGANDA COMERCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/</t>
+    <t>http://sapl.curimata.pi.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE SEGURANÇA ALIMENTAR E NUTRICIONAL NO ÂMBITO DO MUNICÍPIO DE CURIMATÁ, ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE IMÓVEL DO PATRIMÔNIO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DOS FERIADOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO DO MUNICÍPIO DE CURIMATÁ, PARA O EXERCÍCIO FINANCEIRO DE 2014.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PORT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONCESSÃO DE FÉRIAS A FUNCIONÁRIO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>PODER EXECUTIVO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CURIMATÁ, ESTADO DO PIAUÍ, CEDER ESPAÇO PARA PROPOGANDA COMERCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE SEGURANÇAO ALIMENTAR DO MUNICÍPIO DE CURIMATÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL, E DA OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>BENEDITO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE IMÓVEL DO PATRIMÔNIO MUNICIPAL, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA POLÍTICA MUNICIPAL DE INCLUSÃO DA PESSOA COM DEFICIÊNCIA, DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - COMUDE/CURIMATÁ- PI, DA SECRETARIA MUNICIPAL DE DEFESA DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA - SEMIDE, INSTITUI A CONFERÊNCIA MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ADONALDO RODRIGUES BASTOS</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA O TRANSPORTE ESCOLAR  DOS ALUNOS DO POVOADO LAGOA DO PIQUE PARA A LAGOA DAS COVAS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE ESCLARECIMENTO DA SITUAÇÃO FUNCIONAL DOS SERVIDORES LOTADOS NOS POÇOS TUBULARES QUE ABASTECEM A ZONA RURAL, BEM COMO A MANUTENÇÃO DO COMBUSTÍVEL PARA OS MESMOS E, TOMADA DE PROVIDÊNCIAS COM RELAÇÃO ÀS BOMBAS DO DAMÁSIO E ESPINHOS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CLEDERSON NUNES</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITAÇÃO DE UM TRANSPORTE PARA OS VEREADORES FAZEREM UMA VISTORIA NO TERRENO ADQUIRIDO PELO MUNICÍPIO PARA A CONSTRUÇÃO DE UM ATERRO SANITÁRIO, DISTANTE A 08 KM DA SEDE. </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ZEMAR</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS JUNTO À AGESPISA, EM CARÁTER DE URGÊNCIA, PARA A MESMA TOME AS MEDIDAS CABÍVEIS NO SENTIDO DE RETIRAR O VAZAMENTO D&amp;#180;ÀGUA LOCALIZADO NA AVENIDA VALDECIR, PRÓXIMO À RESIDÊNCIA DO SENHOR LOURO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PROF. NAZINHA</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE COLOCAÇÃO DO NOME COMPLEXO EDUCAIONAL VALDECIR RODRIGUES DE ALBUQUERQUE NA FAIXADA DAQUELA UNIDADE ESCOLAR.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE LEVANTAMENTO TOPOGRÁFICO PARA DELINEAMENTO DO PERÍMETRO URBANO DO MUNICÍPIO DE CURIMATÁ.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, EM CARÁTER DE URGÊNCIA, NO SENTIDO DE QUE SEJA IMPLANTADO O ATENDIMENTO ODONTOLÓGICO NA LOCALIDADE LAGOA DAS COVAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS NO SENTIDO DE PINTAR E SINALIZAR TODAS LOMBADAS LOCALIZADAS NAS RUAS E AVENIDAS DA CIDADE. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS NO SENTIDO DE PROVIDENCIAR A LIMPEZA DO TERRENO PERTENCENTE A ESTE PODER, LOCALIZADO NO BAIRRO NOVA CURIMATÁ. </t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>NOQUINHA</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA, EM CARÁTER DE URGÊNCIA, PARA REGULARIZAR O ABASTECIMENTO D&amp;#8217;ÁGUA NO POVOADO LAGOA DAS COVAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>LAIDES</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA A MANUTENÇÃO DAS REDES DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ALBA REGINA</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE RELAÇÃO NOMINAL DOS BENEFICIÁRIOS DO PROGRAMA BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>GÁBINO</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE RECUPERAÇÃO DAS ESTRADAS VICINAIS DOS POVOADOS UMBUZEIRO, OLHO D&amp;#8217;ÁGUA, LAGOINHA, ALEGRE E JACU.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PEDIDO DE CÓPIAS DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS PARA A MANUTENÇÃO DA REDE DE ABASTECIMENTO D&amp;#8217;ÁGUA DO POVOADO MATOS.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS NO SENTIDO DE PROVIDENCIAR, EM CARÁTER DE URGÊNCIA,  O ACÚMULO D&amp;#8217;ÁGUA PRÓXIMO DO CHAFARIZ NA AVENIDA TELESFÓRO GUERRA, PRÓXIMO À PONTE, NA SAÍDA PARA PARNAGUÁ. </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITA A AMPLIAÇÃO DO PISO NO CHAFARIZ MUNICIPAL</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS NO SENTIDO DE PODAR AS ÁRVORES DO MEIO FIO DA AVENIDA VALDECIR RODRIGUES DE ALBUQUERQUE. </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">PEDIDO DE PROVIDÊNCIAS NO SENTIDO DE INSTALAR A BOMBA DO POÇO DO POVOADO SAMBAÍBA. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INSTALAÇÃO DE ORELHÕES NOS POVOADOS BAIO, POÇO VERMELHO E DAMÁSIO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE INSTALAÇÃO DE SEÇÃO ELEITORAL NO POVOADO BAIO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSPEÇÃO POR PARTE DA SECRETARIA DE MEIO AMBIENTE NOS LAVA RÁPIDOS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PEDIDO DE CONSTRUÇÃO DE 02 (DUAS) LOMBADAS NAS PROXIMIDADES DA IGREJA BATISTA BÍBLICA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE REGULARIZAÇÃO DO ABASTECIMENTO D&amp;#8217;ÁGUA NA LOCALIDADE FLECHA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CARGOS, REAJUSTE E REORGANIZAÇÃO DOS CARGOS DE ASSESSORAMENTO SUPERIOR - CAS E CARGOS EFETIVOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CURIMATÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg</t>
   </si>
   <si>
     <t>FIXA OS VALORES DAS DIÁRIAS DO PODER LEGISLATIVO, VEREADOR-PRESIDENTE, VICE-PRESIDENTE, VEREADORES, AUXILIAR DE SECRETÁRIO, DIRETOR, DIGITADOR, CONTROLADOR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -885,68 +885,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.jpeg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>