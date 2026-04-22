--- v0 (2025-12-06)
+++ v1 (2026-04-22)
@@ -51,321 +51,321 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E ESTIMA DESPESAS DO MUNICÍPIO DE CURIMATÁ EM R$ 18.358.922,47 (DEZOITO MILHÕES, TREZENTOS E CINQUENTA E OITO MIL, NOVECENTOS E VINTE E DOIS REAIS E QUARENTA E SETE CENTAVOS).</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXÍLIOS E SUBSÍDIOS A PESSOAS FÍSICAS OU JURÍDICAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALTERAÇÃO AO PLANO PLURIANUAL DE APLICAÇÕES REFERENTE AO BIÊNIO 2012/2013.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCLUSÃO DE MEDIDAS DE CONSCIENTIZAÇÃO, PREVENÇÃO, DIAGNOSE E COMBATE AO BULLYING ESCOLAR NO PROJETO PEDAGÓGICO ELABORADO PELAS ESCOLAS PÚBLICAS E PRIVADAS DE EDUCAÇÃO BÁSICA NO MUNICÍPIO DE CURIMATÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº690/2005, DE 14 DE DEZEMBRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº 766/2010 DE 18 DE JUNHO DE 2010, QUE INSTITUI O DIA DO EVANGÉLICO NO MUNICÍPIO DE CURIMATÁ-PI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REPOSIÇÃO DE PERDAS SALARIAIS DAS CATEGORIAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO ADICIONAL DE INSALUBRIDADE DE SERVIDORES DAS CATEGORIAS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE TERRENO URBANO PARA O INSTITUTO DO SEGURO SOCIAL - INSS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O §3º DO ART. 100 DA CONSTITUIÇÃO FEDERAL, DISCIPLINANDO O VALOR PREVISTO COMO OBRIGAÇÃO DE PEQUENO VALOR QUE A FAZENDA MUNICIPAL DEVA FAZER EM VIRTUDE DE SENTENÇA JUDICIAL TRANSITADA E JULGADA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO INCISO VII, ART. 2º, E ACRESCENTA O INCISO AO MESMO ARTIGO DA LEI MUNICIPAL 706/2007 QUE CRIA O CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAR O MUNICÍPIO DE CURIMATÁ A PADRONIZAR A PINTURA DE TODOS OS PRÉDIOS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES DE REPRESENTAÇÃO DOS MUNICÍPIOS  DO ESTADO DO PIAUÍ A AO LEGISLATIVO COM ENTIDADES DESSE PODER COM JURISDIÇÃO NO ESTADO DO PIAUÍ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL DE CURIMATÁ PARA A LEGISLATURA DE 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DE ACORDO COM A CONSTITUIÇÃO FEDERAL, CONSTITUIÇÃO ESTADUAL E LEI ORGÂNICA E EMENDAS CONSTITUCIONAIS Nº19/1998 E 27/2008 PARA A LEGISLATURA 2013/2016.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS REAJUSTES DO PLANO PLURIANUAL PPA, PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO PROGRAMA DO MUNICÍPIO DE CURIMATÁ, PARA O EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMENCLATURA DE UNIDADE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE CURIMATÁ, ESTADO DO PIAUÍ, A CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA - COSIP, PREVISTA NO ÂMBITO DO ART.  194-A DA CONSTITUIÇÃO FEDERAL.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMENCLATURA DE UNIDADE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NEUDILENE</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/</t>
+    <t>http://sapl.curimata.pi.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERIMENTOS DA VEREADORA NEUDILENE PEREIRA FERNANDES NO PERIODO DE 2009 A 2012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -672,68 +672,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2012/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>