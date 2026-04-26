--- v0 (2025-12-06)
+++ v1 (2026-04-26)
@@ -51,135 +51,135 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>LM</t>
   </si>
   <si>
     <t>Lei Municipal</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE BENS AUTOMOTIVOS DO MUNICÍPIO DE CURIMATÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/134/134_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO MUNICÍPIO DE CURIMATÁ, ESTADO DO PIAUÍ, O TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS DE PEQUENO PORTE DE QUE TRATA A LEI COMPLEMENTAR FEDERAL Nº 123, DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/132/132_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE E DA CONFERÊNCIA MUNICIPAL DA JUVENTUDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/133/133_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS ORIUNDOS DO CONSUMO DE ENERGIA ELÉTRICA VENCIDO ATÉ DE ABRIL DE 2011.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/135/135_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REPOSIÇÃO DE PERDAS SALARIAIS DA CATEGORIA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/136/136_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
+    <t>http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.curimata.pi.leg.br/media/</t>
+    <t>http://sapl.curimata.pi.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O EDUCANDÁRIO NOSSA SENHORA DO BOM SUCESSO COM O OBJETIVO REPASSE FINANCEIRO PARA A REALIZAÇÃO DE COOPERAÇÃO MÚTUA.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ALBA</t>
   </si>
   <si>
     <t>ENCAMINHA Á SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA A SOLICITAÇÃO PARA QUE A MESMA REMETA A ESTA CASA A LISTA NOMINAL DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO COM SEGUNDO TURNO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -540,68 +540,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.curimata.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/./sapl/public/materialegislativa/2011/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.curimata.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>